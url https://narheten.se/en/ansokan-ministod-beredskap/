--- v0 (2026-07-28)
+++ v1 (2026-10-27)
@@ -127,62 +127,52 @@
         <w:t xml:space="preserve">Ministöd – Beredskap i Närheten </w:t>
       </w:r>
       <w:r w:rsidR="00265087">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00071C4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektstödet </w:t>
       </w:r>
       <w:r w:rsidR="00D84E17" w:rsidRPr="00D84E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">ska på något sätt stärka lokal beredskap och/eller resiliens i Leader Närhetens område. Det kan handla om insatser som berör självhushållning, inventering, workshops, utbildningsinsatser </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ska på något sätt stärka lokal beredskap och/eller resiliens i Leader Närhetens område. Det kan handla om insatser som berör självhushållning, inventering, workshops, utbildningsinsatser m.m.</w:t>
+      </w:r>
       <w:r w:rsidR="00C7164D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00265087" w:rsidRPr="00265087">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Du som förening eller annan organisation kan söka upp till </w:t>
       </w:r>
       <w:r w:rsidR="002935C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00265087" w:rsidRPr="00265087">
@@ -270,51 +260,50 @@
             <w:r w:rsidRPr="00456523">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Organisationsnummer</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-1473984439"/>
               <w:placeholder>
                 <w:docPart w:val="40E48F87226848D3B595CCCB5D839258"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="79F4C296" w14:textId="64B14C20" w:rsidR="00856059" w:rsidRPr="00456523" w:rsidRDefault="003C72C9" w:rsidP="00F01300">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Klicka eller tryck här för att ange </w:t>
                 </w:r>
                 <w:r w:rsidR="00EE220E" w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>org nr</w:t>
                 </w:r>
                 <w:r w:rsidRPr="009654FB">
@@ -343,51 +332,50 @@
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Föreningens/organisationens namn</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1944179495"/>
               <w:placeholder>
                 <w:docPart w:val="DB7951DA9CAD480A8B07D1EE09F02D13"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3DD9F37F" w14:textId="702CA830" w:rsidR="003470AB" w:rsidRPr="003470AB" w:rsidRDefault="003C72C9" w:rsidP="00F01300">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856059" w14:paraId="0F9E9251" w14:textId="77777777" w:rsidTr="00856059">
         <w:tc>
           <w:tcPr>
@@ -403,51 +391,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adress</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1342515831"/>
               <w:placeholder>
                 <w:docPart w:val="CD801CA0190846EBA8DECF0880ECAFCA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="12D179E0" w14:textId="2D597B2B" w:rsidR="001B3816" w:rsidRPr="006C264D" w:rsidRDefault="003C72C9" w:rsidP="00F01300">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5AD0B0" w14:textId="77777777" w:rsidR="001B3816" w:rsidRPr="00171B20" w:rsidRDefault="001B3816" w:rsidP="00F01300">
@@ -460,51 +447,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telefonnummer</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="507172728"/>
               <w:placeholder>
                 <w:docPart w:val="80AA4451C9C24AE395A8A8B6538C8E23"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="093D4C23" w14:textId="63D8FB48" w:rsidR="003470AB" w:rsidRPr="003470AB" w:rsidRDefault="003C72C9" w:rsidP="00F01300">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Klicka eller tryck här för att ange </w:t>
                 </w:r>
                 <w:r w:rsidR="00EE220E" w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>tel nr</w:t>
                 </w:r>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
@@ -533,51 +519,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1527053726"/>
               <w:placeholder>
                 <w:docPart w:val="5AC63FD52EC6487CB6DACA73C776761A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="64FC1E55" w14:textId="064DBD0A" w:rsidR="001B3816" w:rsidRPr="006C264D" w:rsidRDefault="003C72C9" w:rsidP="001B3816">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31A0BEC0" w14:textId="5C388CDC" w:rsidR="001B3816" w:rsidRPr="00171B20" w:rsidRDefault="001B3816" w:rsidP="00F01300">
@@ -671,51 +656,50 @@
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>För- och efternamn</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-1147122962"/>
               <w:placeholder>
                 <w:docPart w:val="729B2E43EF624432AFEDFEB210B9B7C8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="22B9E820" w14:textId="6E0A5231" w:rsidR="001B3816" w:rsidRPr="003470AB" w:rsidRDefault="0028340C" w:rsidP="001B3816">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
@@ -760,51 +744,50 @@
             <w:r w:rsidR="00C80E52" w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-1602863180"/>
               <w:placeholder>
                 <w:docPart w:val="BA24584604D0444D826FB7515578F98A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="510AC8C0" w14:textId="1F9AD2FF" w:rsidR="003470AB" w:rsidRPr="003470AB" w:rsidRDefault="0028340C" w:rsidP="001B3816">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B3816" w14:paraId="7508DFD4" w14:textId="77777777" w:rsidTr="00856059">
         <w:tc>
           <w:tcPr>
@@ -820,51 +803,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adress</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1867559983"/>
               <w:placeholder>
                 <w:docPart w:val="C9C876B846954D4EB4F0AA9D1A032FE4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="71EC5391" w14:textId="6AFDAA22" w:rsidR="001B3816" w:rsidRDefault="0028340C" w:rsidP="001B3816">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B15DC0C" w14:textId="77777777" w:rsidR="001B3816" w:rsidRPr="00606C9F" w:rsidRDefault="00C80E52" w:rsidP="001B3816">
@@ -877,51 +859,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telefonnummer</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="579731606"/>
               <w:placeholder>
                 <w:docPart w:val="8A9B6C4C4446430D8A081536D31B54ED"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="124ED332" w14:textId="28B2F929" w:rsidR="003470AB" w:rsidRPr="003470AB" w:rsidRDefault="0028340C" w:rsidP="001B3816">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange t</w:t>
                 </w:r>
                 <w:r w:rsidR="00937EC9" w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>el nr</w:t>
                 </w:r>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
@@ -950,51 +931,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003470AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="605003509"/>
               <w:placeholder>
                 <w:docPart w:val="6D190FF2FDE745E4A53A67E977734ABB"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="727B6F4A" w14:textId="3CBA45E7" w:rsidR="00645108" w:rsidRDefault="00645108" w:rsidP="001B3816">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6768C18A" w14:textId="77777777" w:rsidR="00645108" w:rsidRDefault="00645108" w:rsidP="001B3816">
@@ -1048,51 +1028,50 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FD3C8A" w:rsidRPr="00715316">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-618611098"/>
           <w:placeholder>
             <w:docPart w:val="42A38844E24446D386150CF727733797"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008C5552" w:rsidRPr="00211B16">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:b/>
               <w:color w:val="747474"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="29BCB4B8" w14:textId="77777777" w:rsidR="00AB6845" w:rsidRPr="00AB6845" w:rsidRDefault="009863E3" w:rsidP="00AB6845">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1329,51 +1308,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008C5552" w:rsidRPr="007A0B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="195591726"/>
           <w:placeholder>
             <w:docPart w:val="780199FB2DF8490E95DAD13E67EF879E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A0B0D" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3BAF9B66" w14:textId="77777777" w:rsidR="002A4525" w:rsidRDefault="002A4525" w:rsidP="00746D39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DD836C7" w14:textId="09402AA5" w:rsidR="00EE4A5E" w:rsidRDefault="004F7F90" w:rsidP="00746D39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1424,401 +1402,393 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1079023327"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795" w:rsidRPr="00156795">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C058A" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Filipstad </w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1800223997"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795" w:rsidRPr="00156795">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0029548F" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Forshaga</w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1234314917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795" w:rsidRPr="00156795">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0029548F" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grums</w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1120807081"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0029548F" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hammarö</w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1740785482"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795" w:rsidRPr="00156795">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006962B4" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Karlstad (exklusive tätort)</w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1599022797"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795" w:rsidRPr="00156795">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006962B4" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kil</w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1226803026"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795" w:rsidRPr="00156795">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006962B4" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kristinehamn</w:t>
       </w:r>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2078319992"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156795" w:rsidRPr="00156795">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00156795" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006962B4" w:rsidRPr="00156795">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1886,329 +1856,180 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dress</w:t>
       </w:r>
       <w:r w:rsidR="00E2240B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2240B" w:rsidRPr="00B5528B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">eller plats, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> föreningslokal</w:t>
+        <w:t>eller plats, t.ex. föreningslokal</w:t>
       </w:r>
       <w:r w:rsidR="00E2240B" w:rsidRPr="003823D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00223E2B" w:rsidRPr="00223E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00223E2B" w:rsidRPr="00B57F06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidR="00223E2B" w:rsidRPr="00223E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-780567031"/>
           <w:placeholder>
             <w:docPart w:val="52AF3178CD7740F58B252492CA9C7000"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00223E2B" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1A6486E5" w14:textId="77777777" w:rsidR="00223E2B" w:rsidRPr="007052EF" w:rsidRDefault="00223E2B" w:rsidP="00746D39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D1D4227" w14:textId="0420837A" w:rsidR="003B2377" w:rsidRPr="003B2377" w:rsidRDefault="003B2377" w:rsidP="003B2377">
+    <w:p w14:paraId="5D1D4227" w14:textId="4E75E168" w:rsidR="003B2377" w:rsidRPr="003B2377" w:rsidRDefault="00C522FB" w:rsidP="003B2377">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B2377">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kommer ni </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Ange </w:t>
+      </w:r>
+      <w:r w:rsidR="00244E42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">att </w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">planerat start- och slutdatum för ert projekt: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:bCs/>
+            <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:id w:val="-1028726553"/>
-[...4 lines deleted...]
-          </w14:checkbox>
+          <w:id w:val="1118104506"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="000B3C91" w:rsidRPr="000B3C91">
+          <w:r w:rsidR="00BF273F" w:rsidRPr="00062B19">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-              <w:sz w:val="24"/>
+              <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000B3C91" w:rsidRPr="000B3C91">
-[...55 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1B1BBFB1" w14:textId="77777777" w:rsidR="00C7164D" w:rsidRDefault="00C7164D" w:rsidP="00763D3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B60D64" w14:textId="77777777" w:rsidR="006F53B0" w:rsidRDefault="006F53B0" w:rsidP="00763D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70803B48" w14:textId="30BB8151" w:rsidR="00201884" w:rsidRPr="00B95678" w:rsidRDefault="009863E3" w:rsidP="00763D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Har ni sökt a</w:t>
@@ -2248,120 +2069,118 @@
       <w:r w:rsidR="00A20CFC" w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nande</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> verksamhet?</w:t>
       </w:r>
       <w:r w:rsidR="00F01300" w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57590185" w14:textId="13BA1AB2" w:rsidR="009863E3" w:rsidRPr="00E92838" w:rsidRDefault="00A5389E" w:rsidP="00A20CFC">
+    <w:p w14:paraId="57590185" w14:textId="13BA1AB2" w:rsidR="009863E3" w:rsidRPr="00E92838" w:rsidRDefault="00000000" w:rsidP="00A20CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="282846781"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B3C91">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A20CFC" w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A20CFC" w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>NEJ</w:t>
       </w:r>
       <w:r w:rsidR="00E92838">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="581030228"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B3C91">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A20CFC" w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A20CFC" w:rsidRPr="00B95678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2573,51 +2392,50 @@
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1999530498"/>
           <w:placeholder>
             <w:docPart w:val="69D02F04D91C4F289298B3E4CD0146A1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0077624E" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="08A71A51" w14:textId="77777777" w:rsidR="008C08A4" w:rsidRPr="007052EF" w:rsidRDefault="008C08A4" w:rsidP="00F01300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B21A36F" w14:textId="47675C57" w:rsidR="00EA26A3" w:rsidRDefault="00EA26A3" w:rsidP="00EA26A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2729,51 +2547,50 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="310607834"/>
           <w:placeholder>
             <w:docPart w:val="50F8979382764C8FB3FAE71803E5E8AF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0077624E" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="73DE23D9" w14:textId="77777777" w:rsidR="00EA26A3" w:rsidRPr="00573A84" w:rsidRDefault="00EA26A3" w:rsidP="00EA26A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="071730A3" w14:textId="14030497" w:rsidR="0077080B" w:rsidRPr="00682A8C" w:rsidRDefault="0077080B" w:rsidP="0077080B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -2848,51 +2665,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00860854">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="642625620"/>
           <w:placeholder>
             <w:docPart w:val="EBC39D63E7024C57A2379BFFE299130F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0077624E" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6447CA10" w14:textId="77777777" w:rsidR="00E90DB1" w:rsidRPr="00573A84" w:rsidRDefault="00E90DB1" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4872291B" w14:textId="66A2AFB3" w:rsidR="009863E3" w:rsidRPr="009F44B0" w:rsidRDefault="005E3670" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -2977,51 +2793,50 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2121605830"/>
           <w:placeholder>
             <w:docPart w:val="8911032422E74ED4966205B84CD3C3E8"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0077624E" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="29181AE1" w14:textId="77777777" w:rsidR="00E90DB1" w:rsidRPr="00573A84" w:rsidRDefault="00E90DB1" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C78E73E" w14:textId="3FDBCEAF" w:rsidR="00BF3A02" w:rsidRPr="003D5553" w:rsidRDefault="00BF3A02" w:rsidP="00BF3A02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -3090,51 +2905,50 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1014298351"/>
           <w:placeholder>
             <w:docPart w:val="833E7118D1FB4DF1AD85680DDE90BF74"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0077624E" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8A48CD" w14:textId="77777777" w:rsidR="00DE5D42" w:rsidRDefault="00DE5D42" w:rsidP="003C55E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -3339,111 +3153,109 @@
             <w:r w:rsidRPr="00755F1C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Ex göra miljövänliga val i inköp, samåka mm).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="241595B7" w14:textId="77777777" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00755F1C" w:rsidP="00CB2834">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1D4BE5" w14:textId="67D655A1" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00A5389E" w:rsidP="003666EF">
+          <w:p w14:paraId="6B1D4BE5" w14:textId="67D655A1" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00000000" w:rsidP="003666EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2106561101"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F82955" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F82955" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> JA  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1575540031"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F82955" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F82955" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3585,69 +3397,58 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003B379D" w:rsidRPr="00492464">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C1E97">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vi ska sträva mot att </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003B379D" w:rsidRPr="00492464">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>t ex</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">t ex </w:t>
             </w:r>
             <w:r w:rsidR="000D0B3E" w:rsidRPr="00095807">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>lokaler, material och aktiviteter</w:t>
             </w:r>
             <w:r w:rsidR="008C1E97">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ska</w:t>
             </w:r>
             <w:r w:rsidR="00B2312D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3686,105 +3487,103 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CB4D247" w14:textId="65424250" w:rsidR="001D4A7D" w:rsidRPr="001D4A7D" w:rsidRDefault="001D4A7D" w:rsidP="00CB2834">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF3A5FE" w14:textId="5B39ACD8" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00A5389E" w:rsidP="003666EF">
+          <w:p w14:paraId="2FF3A5FE" w14:textId="5B39ACD8" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00000000" w:rsidP="003666EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1067155721"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB465F" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB465F" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> JA  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1545213805"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB465F" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB465F" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w14:paraId="30D2BB47" w14:textId="77777777" w:rsidTr="003666EF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -3822,147 +3621,121 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> samma rättigheter, skyldigheter och möjligheter i projektarbetet och i projektets resultat.</w:t>
             </w:r>
             <w:r w:rsidR="006F6233">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006F6233" w:rsidRPr="006F6233">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Görs </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> något för att få en jämn könsfördelning mellan kvinnor och män i projektet? Får både kvinnor och män nytta av projektet?)</w:t>
+              <w:t>(Görs t ex något för att få en jämn könsfördelning mellan kvinnor och män i projektet? Får både kvinnor och män nytta av projektet?)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28FD2C2A" w14:textId="77777777" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00755F1C" w:rsidP="00CB2834">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="139406BA" w14:textId="5DFEBA3A" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00A5389E" w:rsidP="003666EF">
+          <w:p w14:paraId="139406BA" w14:textId="5DFEBA3A" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00000000" w:rsidP="003666EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-115911139"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> JA  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-492185301"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w14:paraId="200C4139" w14:textId="77777777" w:rsidTr="003666EF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -3983,105 +3756,103 @@
             <w:r w:rsidRPr="009A4A88">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vi kommer att arbeta för social hållbarhet i projektet genom att sträva mot trygghet, inkludering i sociala sammanhang, hälsa och välmående för alla. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F6764FE" w14:textId="77777777" w:rsidR="00755F1C" w:rsidRPr="001D4A7D" w:rsidRDefault="00755F1C" w:rsidP="00CB2834">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9A21B7" w14:textId="597CBD89" w:rsidR="00E6605C" w:rsidRPr="001D4A7D" w:rsidRDefault="00A5389E" w:rsidP="003666EF">
+          <w:p w14:paraId="5C9A21B7" w14:textId="597CBD89" w:rsidR="00E6605C" w:rsidRPr="001D4A7D" w:rsidRDefault="00000000" w:rsidP="003666EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1921791373"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> JA  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-148522077"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E6605C" w:rsidRPr="001D4A7D" w14:paraId="3FB71664" w14:textId="77777777" w:rsidTr="003666EF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4153,105 +3924,103 @@
             <w:r w:rsidR="0003319C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="285C9FE8" w14:textId="77777777" w:rsidR="00E6605C" w:rsidRPr="001D4A7D" w:rsidRDefault="00E6605C" w:rsidP="00CB2834">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="046F5FB3" w14:textId="0CF10F7A" w:rsidR="00E6605C" w:rsidRPr="001D4A7D" w:rsidRDefault="00A5389E" w:rsidP="003666EF">
+          <w:p w14:paraId="046F5FB3" w14:textId="0CF10F7A" w:rsidR="00E6605C" w:rsidRPr="001D4A7D" w:rsidRDefault="00000000" w:rsidP="003666EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="268817237"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> JA  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-756278515"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A4A88" w:rsidRPr="001D4A7D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61117868" w14:textId="77777777" w:rsidR="0096461C" w:rsidRDefault="0096461C" w:rsidP="003C55E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4281,51 +4050,50 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plats för eventuella kommentarer kring ovanstående:</w:t>
       </w:r>
       <w:r w:rsidR="003C6DF0" w:rsidRPr="003C6DF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="357171229"/>
           <w:placeholder>
             <w:docPart w:val="513728E0CDD948A9BA515DC10D138806"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C0EF6" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="11CA5502" w14:textId="77777777" w:rsidR="00CE0EBD" w:rsidRDefault="00CE0EBD" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C6AA96B" w14:textId="1FE1DB9C" w:rsidR="00E77553" w:rsidRDefault="00F23770" w:rsidP="007565BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -4387,420 +4155,412 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>skapa/</w:t>
       </w:r>
       <w:r w:rsidR="009B2D0D" w:rsidRPr="001508EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">leda till… </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ADDE0A" w14:textId="77777777" w:rsidR="00AD2FDC" w:rsidRPr="007565BE" w:rsidRDefault="00AD2FDC" w:rsidP="007565BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1892D42C" w14:textId="2B009E81" w:rsidR="00CB7DE3" w:rsidRDefault="00A5389E" w:rsidP="00CB7DE3">
+    <w:p w14:paraId="1892D42C" w14:textId="2B009E81" w:rsidR="00CB7DE3" w:rsidRDefault="00000000" w:rsidP="00CB7DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1765450881"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000210D7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00730708">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En ny metod, process eller arbetssätt</w:t>
       </w:r>
       <w:r w:rsidR="00CB7DE3" w:rsidRPr="00CB7DE3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39723C06" w14:textId="77777777" w:rsidR="00110719" w:rsidRDefault="00A5389E" w:rsidP="00B86C1F">
+    <w:p w14:paraId="39723C06" w14:textId="77777777" w:rsidR="00110719" w:rsidRDefault="00000000" w:rsidP="00B86C1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-789520590"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000210D7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CB7DE3" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nya mötesplatser</w:t>
       </w:r>
       <w:r w:rsidR="00B86C1F" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="881980616"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000210D7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B86C1F" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nya nätverk och samarbeten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6426E40E" w14:textId="77777777" w:rsidR="00DB6E95" w:rsidRDefault="00A5389E" w:rsidP="00DB6E95">
+    <w:p w14:paraId="6426E40E" w14:textId="77777777" w:rsidR="00DB6E95" w:rsidRDefault="00000000" w:rsidP="00DB6E95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-753975595"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00730708" w:rsidRPr="009B2D0D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00730708" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fler medlemmar i </w:t>
       </w:r>
       <w:r w:rsidR="00730708" w:rsidRPr="00221C5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>befintliga</w:t>
       </w:r>
       <w:r w:rsidR="00730708" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nätverk</w:t>
       </w:r>
       <w:r w:rsidR="00094D67" w:rsidRPr="00094D67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE36412" w14:textId="753A99B0" w:rsidR="00DB6E95" w:rsidRDefault="00A5389E" w:rsidP="00DB6E95">
+    <w:p w14:paraId="3AE36412" w14:textId="753A99B0" w:rsidR="00DB6E95" w:rsidRDefault="00000000" w:rsidP="00DB6E95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="251093055"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DB6E95">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DB6E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nya servicelösningar eller förbättrad service och infrastruktur lokalt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8ACC6B" w14:textId="77777777" w:rsidR="00F871AE" w:rsidRDefault="00A5389E" w:rsidP="00F871AE">
+    <w:p w14:paraId="0F8ACC6B" w14:textId="77777777" w:rsidR="00F871AE" w:rsidRDefault="00000000" w:rsidP="00F871AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="197050429"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F871AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F871AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ökad tillgång på lokalproducerade varor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D50E8F9" w14:textId="5813564C" w:rsidR="00094D67" w:rsidRDefault="00A5389E" w:rsidP="00B86C1F">
+    <w:p w14:paraId="3D50E8F9" w14:textId="5813564C" w:rsidR="00094D67" w:rsidRDefault="00000000" w:rsidP="00B86C1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-815250930"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F871AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F871AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ökad kompetens om </w:t>
       </w:r>
       <w:r w:rsidR="00F871AE" w:rsidRPr="00D808DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hållbara, ekonomiska, sociala och miljö- och klimatvänliga arbetssätt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729DCAC8" w14:textId="0A98161B" w:rsidR="006519FC" w:rsidRPr="0031793A" w:rsidRDefault="00A5389E" w:rsidP="006519FC">
+    <w:p w14:paraId="729DCAC8" w14:textId="0A98161B" w:rsidR="006519FC" w:rsidRPr="0031793A" w:rsidRDefault="00000000" w:rsidP="006519FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1665284475"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006519FC" w:rsidRPr="009B2D0D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006519FC" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nya tjänster </w:t>
       </w:r>
       <w:r w:rsidR="0031793A" w:rsidRPr="00FB5934">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -4868,209 +4628,185 @@
       </w:r>
       <w:r w:rsidR="00B676C9" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>som skapas inom projektet</w:t>
       </w:r>
       <w:r w:rsidR="00B676C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006519FC" w:rsidRPr="00FB5934">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006519FC" w:rsidRPr="00FB5934">
+        <w:t>(t ex återkommande kurser, uthyrning</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD28CA" w:rsidRPr="00FB5934">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>t ex</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>/utlåning</w:t>
+      </w:r>
       <w:r w:rsidR="006519FC" w:rsidRPr="00FB5934">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> återkommande kurser, uthyrning</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD28CA" w:rsidRPr="00FB5934">
+        <w:t xml:space="preserve"> av materi</w:t>
+      </w:r>
+      <w:r w:rsidR="004808D7" w:rsidRPr="00FB5934">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/utlåning</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="006519FC" w:rsidRPr="00FB5934">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> av materi</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>l el dyl)</w:t>
       </w:r>
       <w:r w:rsidR="006519FC" w:rsidRPr="0031793A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C282C06" w14:textId="5C4A218B" w:rsidR="001B2126" w:rsidRPr="009B2D0D" w:rsidRDefault="00A5389E" w:rsidP="001B2126">
+    <w:p w14:paraId="7C282C06" w14:textId="5C4A218B" w:rsidR="001B2126" w:rsidRPr="009B2D0D" w:rsidRDefault="00000000" w:rsidP="001B2126">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1813243594"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001B2126" w:rsidRPr="009B2D0D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B2126" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nya produkter som tas fram i projektet</w:t>
       </w:r>
       <w:r w:rsidR="000F0A9C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F0A9C" w:rsidRPr="000F0A9C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Nytt för er organisation)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730176FB" w14:textId="77777777" w:rsidR="0005507E" w:rsidRDefault="00A5389E" w:rsidP="009B2D0D">
+    <w:p w14:paraId="730176FB" w14:textId="77777777" w:rsidR="0005507E" w:rsidRDefault="00000000" w:rsidP="009B2D0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="489989905"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001B2126" w:rsidRPr="009B2D0D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B2126" w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nya fritids- och kulturverksamheter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1633058E" w14:textId="18B85780" w:rsidR="00763D3D" w:rsidRDefault="009B2D0D" w:rsidP="009B2D0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5078,92 +4814,90 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="737751875"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="009B2D0D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B2D0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annat, nämligen:</w:t>
       </w:r>
       <w:r w:rsidR="00AE46EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="58756650"/>
           <w:placeholder>
             <w:docPart w:val="F4CFEF108BC9486395653977C393D1E8"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AE46EA" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2E906A3C" w14:textId="77777777" w:rsidR="00CA102B" w:rsidRDefault="00CA102B" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="222049E9" w14:textId="77777777" w:rsidR="00EA59A0" w:rsidRDefault="00CA102B" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -5189,51 +4923,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6DF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-163792669"/>
           <w:placeholder>
             <w:docPart w:val="41F92583660640759A523BB32ADD2EC1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4A94DCCA" w14:textId="105EDBBB" w:rsidR="00A87376" w:rsidRPr="00EA59A0" w:rsidRDefault="00746D39" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -5337,51 +5070,50 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1177464784"/>
           <w:placeholder>
             <w:docPart w:val="B04FD2FEBA584AF6A61E4596BD49D73A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B62F23" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="01DA39C2" w14:textId="77777777" w:rsidR="00746D39" w:rsidRPr="007052EF" w:rsidRDefault="00746D39" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52F92C0A" w14:textId="4B699975" w:rsidR="00F34EB4" w:rsidRPr="006572E2" w:rsidRDefault="0027693A" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -5494,74 +5226,93 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006D186A" w:rsidRPr="007052EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1447228618"/>
           <w:placeholder>
             <w:docPart w:val="BB24799BA9B9460AAA950C20594B6CFB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B62F23" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6EADB2FC" w14:textId="77777777" w:rsidR="0005507E" w:rsidRDefault="0005507E" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4657D9AC" w14:textId="5FA29F62" w:rsidR="00A87376" w:rsidRPr="00C72905" w:rsidRDefault="00A87376" w:rsidP="00A87376">
+    <w:p w14:paraId="058EF678" w14:textId="77777777" w:rsidR="001C460F" w:rsidRDefault="001C460F" w:rsidP="00A87376">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F072D2" w14:textId="77777777" w:rsidR="006F53B0" w:rsidRDefault="006F53B0" w:rsidP="00A87376">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4657D9AC" w14:textId="0D64E6A1" w:rsidR="00A87376" w:rsidRPr="00C72905" w:rsidRDefault="00A87376" w:rsidP="00A87376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72905">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00F34EB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OSTNADER</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72905">
@@ -6077,71 +5828,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="C20000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72CF9511" w14:textId="77777777" w:rsidR="001627A5" w:rsidRPr="00B02400" w:rsidRDefault="001627A5" w:rsidP="001627A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="C20000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B02400">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="C20000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exempel: </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> trangia stormkök a´ 800 kr </w:t>
+              <w:t xml:space="preserve">Exempel: 2 st trangia stormkök a´ 800 kr </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4FD6B05D" w14:textId="5D677FBD" w:rsidR="001627A5" w:rsidRPr="00B013A5" w:rsidRDefault="001627A5" w:rsidP="001627A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="810000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B013A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="810000"/>
@@ -6176,77 +5907,57 @@
               </w:rPr>
               <w:t xml:space="preserve"> moms)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F61749" w:rsidRPr="001627A5" w14:paraId="1AEEBC81" w14:textId="77777777" w:rsidTr="00F61749">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E24960F" w14:textId="7C76D9EF" w:rsidR="001627A5" w:rsidRPr="001627A5" w:rsidRDefault="004A2BBE" w:rsidP="001627A5">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B26ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 </w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">2 st </w:t>
             </w:r>
             <w:r w:rsidR="00791BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>storm</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>kök á 800 kr</w:t>
             </w:r>
             <w:r w:rsidR="00AA2010" w:rsidRPr="00B26ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
@@ -6885,353 +6596,345 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590875" w:rsidRPr="006C264D" w14:paraId="359028E7" w14:textId="77777777" w:rsidTr="00590875">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1130621130"/>
             <w:placeholder>
               <w:docPart w:val="17CCC01CD22E48BA9F3163385BDD54B3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6F79C70A" w14:textId="62AA8DB4" w:rsidR="000B52F7" w:rsidRPr="00EC069C" w:rsidRDefault="00057537" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="389236720"/>
             <w:placeholder>
               <w:docPart w:val="E9F5A52E901048A8AAABCF0757444EEB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2DD5B389" w14:textId="7D5897FA" w:rsidR="000E35E6" w:rsidRPr="00EC069C" w:rsidRDefault="004964DA" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00590875" w:rsidRPr="006C264D" w14:paraId="4418A741" w14:textId="77777777" w:rsidTr="00590875">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-82760696"/>
             <w:placeholder>
               <w:docPart w:val="D7E18569A5AA4E80B6D62BFF7D80BFAE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="767DF2DE" w14:textId="36AD93E0" w:rsidR="00590875" w:rsidRPr="00EC069C" w:rsidRDefault="00057537" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-73825041"/>
             <w:placeholder>
               <w:docPart w:val="2903D06C6C144B2C9240CE8BDC2942B3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="58DB1D64" w14:textId="0D0C98FE" w:rsidR="00590875" w:rsidRPr="00EC069C" w:rsidRDefault="000D02FC" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00590875" w:rsidRPr="006C264D" w14:paraId="097768DD" w14:textId="77777777" w:rsidTr="00590875">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="236439976"/>
             <w:placeholder>
               <w:docPart w:val="0B8AD27DFD2F4726893C2170085E0153"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="00D54A66" w14:textId="503A61B1" w:rsidR="00590875" w:rsidRPr="00EC069C" w:rsidRDefault="00057537" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1821768073"/>
             <w:placeholder>
               <w:docPart w:val="173C76DF90224A7CAD67ED7EB470D084"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1193E01B" w14:textId="67C4A0C5" w:rsidR="00590875" w:rsidRPr="00EC069C" w:rsidRDefault="000D02FC" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00590875" w:rsidRPr="006C264D" w14:paraId="24B7CD95" w14:textId="77777777" w:rsidTr="00590875">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="416907048"/>
             <w:placeholder>
               <w:docPart w:val="B89831C611D8499281A6D287F4A8CC89"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0185B8BA" w14:textId="3768A58E" w:rsidR="00590875" w:rsidRPr="00EC069C" w:rsidRDefault="00057537" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="82113096"/>
             <w:placeholder>
               <w:docPart w:val="21D77357300147E78AA187D1E8DD0F50"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="020C6FFF" w14:textId="49F4EB01" w:rsidR="00590875" w:rsidRPr="00EC069C" w:rsidRDefault="000D02FC" w:rsidP="00EC069C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
@@ -7239,571 +6942,559 @@
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00590875" w:rsidRPr="006C264D" w14:paraId="63844B91" w14:textId="77777777" w:rsidTr="00590875">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-878014481"/>
             <w:placeholder>
               <w:docPart w:val="4373B014F6A2403FBA21C8B166C1BEE6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3A56855D" w14:textId="0B927458" w:rsidR="00590875" w:rsidRPr="006C264D" w:rsidRDefault="00057537" w:rsidP="007263B9">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1110111308"/>
             <w:placeholder>
               <w:docPart w:val="8A38E08FACAB4063B3701D2450320C56"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="244713C5" w14:textId="75188860" w:rsidR="0047571A" w:rsidRPr="006C264D" w:rsidRDefault="000D02FC" w:rsidP="00B21C92">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0047571A" w:rsidRPr="006C264D" w14:paraId="09C689A8" w14:textId="77777777" w:rsidTr="006F66BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2134132157"/>
             <w:placeholder>
               <w:docPart w:val="1E346FA638B04581851AA7B7A372A1D8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0BE50224" w14:textId="33AEF97F" w:rsidR="0047571A" w:rsidRPr="006C264D" w:rsidRDefault="0085787C" w:rsidP="001573B5">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1584057981"/>
             <w:placeholder>
               <w:docPart w:val="0CB62B010C534DDD9BFCFE5B655E0D87"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6B8FE163" w14:textId="64B5F333" w:rsidR="00687E31" w:rsidRPr="006C264D" w:rsidRDefault="001573B5" w:rsidP="00B21C92">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006F66BA" w:rsidRPr="006C264D" w14:paraId="52CDB75B" w14:textId="77777777" w:rsidTr="006F66BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-192150965"/>
             <w:placeholder>
               <w:docPart w:val="F6153CDCEEE2406AAFA0BDFF25FFCF64"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="571719AD" w14:textId="2490A681" w:rsidR="006F66BA" w:rsidRPr="006C264D" w:rsidRDefault="001573B5" w:rsidP="001573B5">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1894808868"/>
             <w:placeholder>
               <w:docPart w:val="7282D93750A3465DA6BAE7730FED9FDF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C40F397" w14:textId="47D18EBC" w:rsidR="006F66BA" w:rsidRDefault="001573B5" w:rsidP="00B21C92">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006F66BA" w:rsidRPr="006C264D" w14:paraId="71F2EDB4" w14:textId="77777777" w:rsidTr="006F66BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-449702644"/>
             <w:placeholder>
               <w:docPart w:val="86B7D24117064A1EBEF141F3FF11FA25"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6A17D818" w14:textId="6092E221" w:rsidR="006F66BA" w:rsidRPr="006C264D" w:rsidRDefault="001573B5" w:rsidP="001573B5">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="910810384"/>
             <w:placeholder>
               <w:docPart w:val="2FC5B5FC29E84DF99562AA6A88FACE90"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2FC9F619" w14:textId="109F3ABC" w:rsidR="006F66BA" w:rsidRDefault="001573B5" w:rsidP="00B21C92">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006F66BA" w:rsidRPr="006C264D" w14:paraId="43320833" w14:textId="77777777" w:rsidTr="006F66BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="736286543"/>
             <w:placeholder>
               <w:docPart w:val="B9D30CE6A69C41A3A152EA18B61188CC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5FB0C523" w14:textId="252EC5E5" w:rsidR="006F66BA" w:rsidRPr="006C264D" w:rsidRDefault="001573B5" w:rsidP="001573B5">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2014412175"/>
             <w:placeholder>
               <w:docPart w:val="6794246D81844EA8BF1C3DDF4EC9BA7B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1B87C8E0" w14:textId="72AB4716" w:rsidR="006F66BA" w:rsidRDefault="008867C0" w:rsidP="00B21C92">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006F66BA" w:rsidRPr="006C264D" w14:paraId="290A8B75" w14:textId="77777777" w:rsidTr="006F66BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2123485406"/>
             <w:placeholder>
               <w:docPart w:val="32A5E5865C2D495D9DC8D03263A48A3D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7366" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4AAD8604" w14:textId="1A088FDF" w:rsidR="006F66BA" w:rsidRPr="006C264D" w:rsidRDefault="001573B5" w:rsidP="001573B5">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-369143789"/>
             <w:placeholder>
               <w:docPart w:val="F9AAF0D6A87F4BA8B2D0AFE0882D6819"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7DFB3418" w14:textId="31A23659" w:rsidR="006F66BA" w:rsidRDefault="008867C0" w:rsidP="00B21C92">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009654FB">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                     <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Ange summa</w:t>
@@ -7848,51 +7539,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-41291385"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="16D6C529" w14:textId="4AD42B4B" w:rsidR="006F66BA" w:rsidRDefault="001249D9" w:rsidP="00B21C92">
                 <w:pPr>
                   <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00541E3F">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Summera</w:t>
                 </w:r>
                 <w:r w:rsidRPr="004A2638">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:bCs/>
@@ -8121,121 +7811,119 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Vi kommer att kunna lägga minst 45 ideella arbetstimmar i projektet</w:t>
       </w:r>
       <w:r w:rsidR="00F61906">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C53C4D" w14:textId="61ED005A" w:rsidR="00EF0CA5" w:rsidRPr="00C21D18" w:rsidRDefault="00A5389E" w:rsidP="00C21D18">
+    <w:p w14:paraId="00C53C4D" w14:textId="61ED005A" w:rsidR="00EF0CA5" w:rsidRPr="00C21D18" w:rsidRDefault="00000000" w:rsidP="00C21D18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="x-none"/>
           </w:rPr>
           <w:id w:val="-603030195"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00863450" w:rsidRPr="00863450">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00863450" w:rsidRPr="00863450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">  JA    </w:t>
       </w:r>
       <w:r w:rsidR="00863450" w:rsidRPr="00863450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="x-none"/>
           </w:rPr>
           <w:id w:val="-1354115369"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00863450" w:rsidRPr="00863450">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00863450" w:rsidRPr="00863450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">  NEJ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70603011" w14:textId="77777777" w:rsidR="00A946FF" w:rsidRDefault="00A946FF" w:rsidP="00DC229E">
       <w:pPr>
         <w:tabs>
@@ -8403,51 +8091,50 @@
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidRPr="00573A84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
           </w:rPr>
           <w:id w:val="-1911143514"/>
           <w:placeholder>
             <w:docPart w:val="5331ADC41BE342F6A9DFFD20D8D4109C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4315B5E8" w14:textId="77777777" w:rsidR="00DC229E" w:rsidRDefault="00DC229E" w:rsidP="0062248D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
@@ -8518,51 +8205,50 @@
         <w:t>Svar</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0E84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
           </w:rPr>
           <w:id w:val="2123339299"/>
           <w:placeholder>
             <w:docPart w:val="9A6EE3FB0F064071B4DCD846B64CFF07"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4B0BA22D" w14:textId="77777777" w:rsidR="009D40EE" w:rsidRDefault="009D40EE" w:rsidP="0062248D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
@@ -8845,51 +8531,50 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
           </w:rPr>
           <w:id w:val="1376581540"/>
           <w:placeholder>
             <w:docPart w:val="4712307F52F54128AFF9A1398CC0606A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D1121B" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:bCs/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7BDE0466" w14:textId="0F5BCA4C" w:rsidR="00CC5ABE" w:rsidRDefault="00CC5ABE" w:rsidP="00C06BE6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
@@ -8935,88 +8620,86 @@
       </w:r>
       <w:r w:rsidRPr="006C680E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
           </w:rPr>
           <w:id w:val="477963398"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="006C680E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006C680E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> JA </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
           </w:rPr>
           <w:id w:val="-323974620"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="006C680E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006C680E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>NEJ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F05E4D" w14:textId="13EA5F9A" w:rsidR="008C08A4" w:rsidRPr="009B18AB" w:rsidRDefault="009B18AB" w:rsidP="00C06BE6">
       <w:pPr>
         <w:tabs>
@@ -9228,51 +8911,50 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00571CED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
           </w:rPr>
           <w:id w:val="1037233989"/>
           <w:placeholder>
             <w:docPart w:val="BAE43A43F86D402B8DC44B7591711A42"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00571CED" w:rsidRPr="009654FB">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2EF10799" w14:textId="77777777" w:rsidR="00A41C78" w:rsidRDefault="00A41C78" w:rsidP="00C06BE6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
@@ -9878,61 +9560,61 @@
     <w:p w14:paraId="0C4B62FB" w14:textId="6B2F3554" w:rsidR="007571BB" w:rsidRPr="008654D1" w:rsidRDefault="007571BB" w:rsidP="008654D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007571BB" w:rsidRPr="008654D1">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="343C2895" w14:textId="77777777" w:rsidR="00A5389E" w:rsidRDefault="00A5389E">
+    <w:p w14:paraId="36958D7F" w14:textId="77777777" w:rsidR="00590129" w:rsidRDefault="00590129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="715A0012" w14:textId="77777777" w:rsidR="00A5389E" w:rsidRDefault="00A5389E">
+    <w:p w14:paraId="2672D45C" w14:textId="77777777" w:rsidR="00590129" w:rsidRDefault="00590129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9986,97 +9668,96 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="691653960"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="04B0FDE2" w14:textId="09FB9C04" w:rsidR="00C44CF3" w:rsidRDefault="00C44CF3">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="17937080" w14:textId="77777777" w:rsidR="00C44CF3" w:rsidRDefault="00C44CF3">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ECAA44D" w14:textId="77777777" w:rsidR="00A5389E" w:rsidRDefault="00A5389E">
+    <w:p w14:paraId="24880E00" w14:textId="77777777" w:rsidR="00590129" w:rsidRDefault="00590129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6802400C" w14:textId="77777777" w:rsidR="00A5389E" w:rsidRDefault="00A5389E">
+    <w:p w14:paraId="683FDEE9" w14:textId="77777777" w:rsidR="00590129" w:rsidRDefault="00590129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44F6F93E" w14:textId="77777777" w:rsidR="006C680E" w:rsidRDefault="002935C1" w:rsidP="002935C1">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6804"/>
         <w:tab w:val="left" w:pos="8260"/>
       </w:tabs>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -10411,100 +10092,101 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="94639010">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="912086299">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9Eq4Kv13MpFipB7oKjZDYEI98XIPL6xy/EF8pLnYfDCya2sG0UleDlXI+f84jc1lLMLW0kqr5QAUitzVmRwh/Q==" w:salt="biWRU/GQ8hK08ZSRw5rDAA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zSeTiXtt6gS0v3FBJJcRG9rO0W1q1zCikyj5O82CC+bK0Kdk3rMxc6KSEhfTeDR1pIaYLZFjFd65iLU4QgbPWg==" w:salt="wlJyWoznNiWCIQto7xEa4Q=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A87376"/>
     <w:rsid w:val="00001627"/>
     <w:rsid w:val="00005E35"/>
     <w:rsid w:val="000110E6"/>
     <w:rsid w:val="000171CE"/>
     <w:rsid w:val="000210D7"/>
     <w:rsid w:val="00022C6E"/>
     <w:rsid w:val="00022CFD"/>
     <w:rsid w:val="00024ACD"/>
     <w:rsid w:val="00025D35"/>
     <w:rsid w:val="00030298"/>
     <w:rsid w:val="0003092C"/>
     <w:rsid w:val="0003319C"/>
     <w:rsid w:val="00047053"/>
     <w:rsid w:val="000512E9"/>
     <w:rsid w:val="0005507E"/>
     <w:rsid w:val="000558DA"/>
     <w:rsid w:val="00057537"/>
     <w:rsid w:val="00061AD1"/>
     <w:rsid w:val="00071C4B"/>
     <w:rsid w:val="00071F68"/>
     <w:rsid w:val="00072E0A"/>
     <w:rsid w:val="00073C5B"/>
+    <w:rsid w:val="00083E4D"/>
     <w:rsid w:val="000843AF"/>
     <w:rsid w:val="00084996"/>
     <w:rsid w:val="00094D67"/>
     <w:rsid w:val="000B02BA"/>
     <w:rsid w:val="000B15FB"/>
     <w:rsid w:val="000B3C91"/>
     <w:rsid w:val="000B3F85"/>
     <w:rsid w:val="000B4AEF"/>
     <w:rsid w:val="000B52F7"/>
     <w:rsid w:val="000B6CC3"/>
     <w:rsid w:val="000B7055"/>
     <w:rsid w:val="000C4A01"/>
     <w:rsid w:val="000C571F"/>
     <w:rsid w:val="000C7625"/>
     <w:rsid w:val="000D02FC"/>
     <w:rsid w:val="000D0B3E"/>
     <w:rsid w:val="000D4BE5"/>
     <w:rsid w:val="000D6DB4"/>
     <w:rsid w:val="000D7999"/>
     <w:rsid w:val="000E35E6"/>
     <w:rsid w:val="000E5C29"/>
     <w:rsid w:val="000F0A9C"/>
     <w:rsid w:val="000F2657"/>
     <w:rsid w:val="000F2F7E"/>
     <w:rsid w:val="000F3416"/>
@@ -10514,75 +10196,77 @@
     <w:rsid w:val="00110719"/>
     <w:rsid w:val="00117A60"/>
     <w:rsid w:val="00121E6C"/>
     <w:rsid w:val="001249D9"/>
     <w:rsid w:val="00133FD3"/>
     <w:rsid w:val="00135DC7"/>
     <w:rsid w:val="00136C12"/>
     <w:rsid w:val="001458C6"/>
     <w:rsid w:val="001508EF"/>
     <w:rsid w:val="001548D1"/>
     <w:rsid w:val="00154DF8"/>
     <w:rsid w:val="00154E9B"/>
     <w:rsid w:val="00156795"/>
     <w:rsid w:val="001573B5"/>
     <w:rsid w:val="00161014"/>
     <w:rsid w:val="001627A5"/>
     <w:rsid w:val="001675CA"/>
     <w:rsid w:val="00171B20"/>
     <w:rsid w:val="00175CAC"/>
     <w:rsid w:val="00196399"/>
     <w:rsid w:val="00196DA8"/>
     <w:rsid w:val="001B2126"/>
     <w:rsid w:val="001B3816"/>
     <w:rsid w:val="001C058A"/>
     <w:rsid w:val="001C37F1"/>
+    <w:rsid w:val="001C460F"/>
     <w:rsid w:val="001D458D"/>
     <w:rsid w:val="001D4A7D"/>
     <w:rsid w:val="001D7481"/>
     <w:rsid w:val="001D7D9C"/>
     <w:rsid w:val="001E408B"/>
     <w:rsid w:val="001E6E14"/>
     <w:rsid w:val="001F23FB"/>
     <w:rsid w:val="001F4F93"/>
     <w:rsid w:val="001F6EE5"/>
     <w:rsid w:val="00200063"/>
     <w:rsid w:val="00201884"/>
     <w:rsid w:val="00205C22"/>
     <w:rsid w:val="00206910"/>
     <w:rsid w:val="00211B16"/>
     <w:rsid w:val="0021366E"/>
     <w:rsid w:val="00217D17"/>
     <w:rsid w:val="0022072D"/>
     <w:rsid w:val="00221C5A"/>
     <w:rsid w:val="002226D7"/>
     <w:rsid w:val="00223E2B"/>
     <w:rsid w:val="0022502E"/>
     <w:rsid w:val="002305EA"/>
     <w:rsid w:val="0023457C"/>
     <w:rsid w:val="00234974"/>
     <w:rsid w:val="002351C3"/>
+    <w:rsid w:val="00244E42"/>
     <w:rsid w:val="002458EF"/>
     <w:rsid w:val="0025093C"/>
     <w:rsid w:val="00262834"/>
     <w:rsid w:val="00263239"/>
     <w:rsid w:val="00265087"/>
     <w:rsid w:val="002708C0"/>
     <w:rsid w:val="00272E69"/>
     <w:rsid w:val="0027536F"/>
     <w:rsid w:val="0027693A"/>
     <w:rsid w:val="00280FDD"/>
     <w:rsid w:val="0028340C"/>
     <w:rsid w:val="00283C45"/>
     <w:rsid w:val="00290EDB"/>
     <w:rsid w:val="002935C1"/>
     <w:rsid w:val="0029548F"/>
     <w:rsid w:val="002A0227"/>
     <w:rsid w:val="002A4525"/>
     <w:rsid w:val="002A78C9"/>
     <w:rsid w:val="002B06EF"/>
     <w:rsid w:val="002B2463"/>
     <w:rsid w:val="002B28B8"/>
     <w:rsid w:val="002B6B26"/>
     <w:rsid w:val="002B7546"/>
     <w:rsid w:val="002D3B4D"/>
     <w:rsid w:val="002D5473"/>
@@ -10594,50 +10278,51 @@
     <w:rsid w:val="003123E1"/>
     <w:rsid w:val="00315C7F"/>
     <w:rsid w:val="00315FB0"/>
     <w:rsid w:val="0031793A"/>
     <w:rsid w:val="00326790"/>
     <w:rsid w:val="00332A0F"/>
     <w:rsid w:val="00335BF4"/>
     <w:rsid w:val="00340774"/>
     <w:rsid w:val="003415BE"/>
     <w:rsid w:val="00342279"/>
     <w:rsid w:val="003470AB"/>
     <w:rsid w:val="00353AD4"/>
     <w:rsid w:val="00353F54"/>
     <w:rsid w:val="003577F6"/>
     <w:rsid w:val="003666EF"/>
     <w:rsid w:val="0036751F"/>
     <w:rsid w:val="003736CA"/>
     <w:rsid w:val="00380861"/>
     <w:rsid w:val="003823D7"/>
     <w:rsid w:val="00382DAB"/>
     <w:rsid w:val="00386335"/>
     <w:rsid w:val="00391312"/>
     <w:rsid w:val="00394039"/>
     <w:rsid w:val="003A2BB5"/>
     <w:rsid w:val="003A2CB5"/>
+    <w:rsid w:val="003A444E"/>
     <w:rsid w:val="003B2377"/>
     <w:rsid w:val="003B379D"/>
     <w:rsid w:val="003C44B2"/>
     <w:rsid w:val="003C48F3"/>
     <w:rsid w:val="003C55E6"/>
     <w:rsid w:val="003C604B"/>
     <w:rsid w:val="003C6DF0"/>
     <w:rsid w:val="003C72C9"/>
     <w:rsid w:val="003D4422"/>
     <w:rsid w:val="003D4505"/>
     <w:rsid w:val="003D5553"/>
     <w:rsid w:val="003D5D05"/>
     <w:rsid w:val="003E1D1A"/>
     <w:rsid w:val="003E36D5"/>
     <w:rsid w:val="003F061D"/>
     <w:rsid w:val="003F0641"/>
     <w:rsid w:val="003F0FE0"/>
     <w:rsid w:val="0040169A"/>
     <w:rsid w:val="00402762"/>
     <w:rsid w:val="00405724"/>
     <w:rsid w:val="00405FEB"/>
     <w:rsid w:val="004119CE"/>
     <w:rsid w:val="00412FAB"/>
     <w:rsid w:val="00420DD0"/>
     <w:rsid w:val="00423324"/>
@@ -10683,50 +10368,51 @@
     <w:rsid w:val="004E229C"/>
     <w:rsid w:val="004E35E8"/>
     <w:rsid w:val="004E6CDA"/>
     <w:rsid w:val="004E7A46"/>
     <w:rsid w:val="004F0DDD"/>
     <w:rsid w:val="004F10C9"/>
     <w:rsid w:val="004F3945"/>
     <w:rsid w:val="004F5AFA"/>
     <w:rsid w:val="004F66E2"/>
     <w:rsid w:val="004F7F90"/>
     <w:rsid w:val="0050065B"/>
     <w:rsid w:val="00504FCF"/>
     <w:rsid w:val="00510464"/>
     <w:rsid w:val="005116F1"/>
     <w:rsid w:val="00516BFF"/>
     <w:rsid w:val="00530815"/>
     <w:rsid w:val="0053088F"/>
     <w:rsid w:val="0053121C"/>
     <w:rsid w:val="005341E9"/>
     <w:rsid w:val="00541E3F"/>
     <w:rsid w:val="005459C2"/>
     <w:rsid w:val="00571CED"/>
     <w:rsid w:val="00572EA7"/>
     <w:rsid w:val="00573A84"/>
     <w:rsid w:val="00583F32"/>
+    <w:rsid w:val="00590129"/>
     <w:rsid w:val="00590875"/>
     <w:rsid w:val="00593891"/>
     <w:rsid w:val="005B3EF8"/>
     <w:rsid w:val="005B590F"/>
     <w:rsid w:val="005C144E"/>
     <w:rsid w:val="005D4BD6"/>
     <w:rsid w:val="005D5F21"/>
     <w:rsid w:val="005E3670"/>
     <w:rsid w:val="005F2AD4"/>
     <w:rsid w:val="005F3656"/>
     <w:rsid w:val="005F6798"/>
     <w:rsid w:val="005F6DC0"/>
     <w:rsid w:val="00605AA7"/>
     <w:rsid w:val="006067D6"/>
     <w:rsid w:val="00606C9F"/>
     <w:rsid w:val="00613342"/>
     <w:rsid w:val="00615C3F"/>
     <w:rsid w:val="00616E30"/>
     <w:rsid w:val="0062248D"/>
     <w:rsid w:val="006255F0"/>
     <w:rsid w:val="0063643C"/>
     <w:rsid w:val="00636CA1"/>
     <w:rsid w:val="00640E93"/>
     <w:rsid w:val="00645108"/>
     <w:rsid w:val="00646F68"/>
@@ -10744,50 +10430,51 @@
     <w:rsid w:val="00681DDA"/>
     <w:rsid w:val="00682A8C"/>
     <w:rsid w:val="00682C93"/>
     <w:rsid w:val="00684D53"/>
     <w:rsid w:val="00687E31"/>
     <w:rsid w:val="00692310"/>
     <w:rsid w:val="00692CB5"/>
     <w:rsid w:val="00696137"/>
     <w:rsid w:val="006962B4"/>
     <w:rsid w:val="006A3046"/>
     <w:rsid w:val="006B08FC"/>
     <w:rsid w:val="006B32A8"/>
     <w:rsid w:val="006B7E79"/>
     <w:rsid w:val="006C36F3"/>
     <w:rsid w:val="006C680E"/>
     <w:rsid w:val="006D186A"/>
     <w:rsid w:val="006D2C86"/>
     <w:rsid w:val="006D4BBF"/>
     <w:rsid w:val="006E323C"/>
     <w:rsid w:val="006E674F"/>
     <w:rsid w:val="006E7C5F"/>
     <w:rsid w:val="006F0E84"/>
     <w:rsid w:val="006F16D0"/>
     <w:rsid w:val="006F2BB6"/>
     <w:rsid w:val="006F3B83"/>
+    <w:rsid w:val="006F53B0"/>
     <w:rsid w:val="006F6233"/>
     <w:rsid w:val="006F66BA"/>
     <w:rsid w:val="00700944"/>
     <w:rsid w:val="007051ED"/>
     <w:rsid w:val="007052EF"/>
     <w:rsid w:val="007112DF"/>
     <w:rsid w:val="00715316"/>
     <w:rsid w:val="007168BA"/>
     <w:rsid w:val="007234C3"/>
     <w:rsid w:val="007263B9"/>
     <w:rsid w:val="00727793"/>
     <w:rsid w:val="00730708"/>
     <w:rsid w:val="00731BF3"/>
     <w:rsid w:val="00734AA0"/>
     <w:rsid w:val="00735B31"/>
     <w:rsid w:val="0073714F"/>
     <w:rsid w:val="00746D39"/>
     <w:rsid w:val="00753E18"/>
     <w:rsid w:val="007547C0"/>
     <w:rsid w:val="00754DC2"/>
     <w:rsid w:val="00755E61"/>
     <w:rsid w:val="00755F1C"/>
     <w:rsid w:val="007565BE"/>
     <w:rsid w:val="007571BB"/>
     <w:rsid w:val="00763D3D"/>
@@ -10801,53 +10488,55 @@
     <w:rsid w:val="00780053"/>
     <w:rsid w:val="0078249B"/>
     <w:rsid w:val="00787C1A"/>
     <w:rsid w:val="00790D94"/>
     <w:rsid w:val="00791BB0"/>
     <w:rsid w:val="0079798A"/>
     <w:rsid w:val="007A0B0D"/>
     <w:rsid w:val="007A15D4"/>
     <w:rsid w:val="007B002D"/>
     <w:rsid w:val="007B6AEE"/>
     <w:rsid w:val="007C76D6"/>
     <w:rsid w:val="007C7D48"/>
     <w:rsid w:val="007D118A"/>
     <w:rsid w:val="007D3092"/>
     <w:rsid w:val="007D4A7C"/>
     <w:rsid w:val="007D7203"/>
     <w:rsid w:val="007E072A"/>
     <w:rsid w:val="007E31E2"/>
     <w:rsid w:val="007E73CE"/>
     <w:rsid w:val="007F1562"/>
     <w:rsid w:val="007F2D8D"/>
     <w:rsid w:val="007F54AD"/>
     <w:rsid w:val="007F6916"/>
     <w:rsid w:val="007F6F0E"/>
     <w:rsid w:val="008008D5"/>
+    <w:rsid w:val="0080185D"/>
     <w:rsid w:val="00813207"/>
     <w:rsid w:val="00816A0D"/>
     <w:rsid w:val="00821322"/>
+    <w:rsid w:val="008330CD"/>
     <w:rsid w:val="00833113"/>
     <w:rsid w:val="00836630"/>
     <w:rsid w:val="008401E5"/>
     <w:rsid w:val="0084344A"/>
     <w:rsid w:val="00844388"/>
     <w:rsid w:val="00856059"/>
     <w:rsid w:val="0085787C"/>
     <w:rsid w:val="00860854"/>
     <w:rsid w:val="00863450"/>
     <w:rsid w:val="008654D1"/>
     <w:rsid w:val="00874193"/>
     <w:rsid w:val="008759BD"/>
     <w:rsid w:val="00877DAD"/>
     <w:rsid w:val="008839AA"/>
     <w:rsid w:val="0088551D"/>
     <w:rsid w:val="0088671D"/>
     <w:rsid w:val="008867C0"/>
     <w:rsid w:val="00892E5C"/>
     <w:rsid w:val="008A0020"/>
     <w:rsid w:val="008A2DDD"/>
     <w:rsid w:val="008A42CD"/>
     <w:rsid w:val="008A7285"/>
     <w:rsid w:val="008B0C43"/>
     <w:rsid w:val="008B1681"/>
     <w:rsid w:val="008B6F8E"/>
@@ -10942,77 +10631,81 @@
     <w:rsid w:val="00AF62A3"/>
     <w:rsid w:val="00B013A5"/>
     <w:rsid w:val="00B02400"/>
     <w:rsid w:val="00B048E9"/>
     <w:rsid w:val="00B15518"/>
     <w:rsid w:val="00B20AED"/>
     <w:rsid w:val="00B2312D"/>
     <w:rsid w:val="00B2425B"/>
     <w:rsid w:val="00B24E58"/>
     <w:rsid w:val="00B26360"/>
     <w:rsid w:val="00B26ED6"/>
     <w:rsid w:val="00B3101C"/>
     <w:rsid w:val="00B4282C"/>
     <w:rsid w:val="00B57F06"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B62BE0"/>
     <w:rsid w:val="00B62F23"/>
     <w:rsid w:val="00B633C7"/>
     <w:rsid w:val="00B636A2"/>
     <w:rsid w:val="00B676C9"/>
     <w:rsid w:val="00B7058B"/>
     <w:rsid w:val="00B71797"/>
     <w:rsid w:val="00B8064C"/>
     <w:rsid w:val="00B86C1F"/>
     <w:rsid w:val="00B87330"/>
+    <w:rsid w:val="00B910B8"/>
     <w:rsid w:val="00B95678"/>
     <w:rsid w:val="00BA106D"/>
     <w:rsid w:val="00BA24E0"/>
     <w:rsid w:val="00BC692A"/>
     <w:rsid w:val="00BC7DAD"/>
     <w:rsid w:val="00BD52DE"/>
+    <w:rsid w:val="00BE1D99"/>
     <w:rsid w:val="00BE2B57"/>
     <w:rsid w:val="00BE53B3"/>
     <w:rsid w:val="00BF1C0A"/>
+    <w:rsid w:val="00BF273F"/>
     <w:rsid w:val="00BF31A3"/>
     <w:rsid w:val="00BF3A02"/>
     <w:rsid w:val="00BF544B"/>
     <w:rsid w:val="00BF5E3F"/>
     <w:rsid w:val="00C04F37"/>
     <w:rsid w:val="00C06BE6"/>
     <w:rsid w:val="00C128E8"/>
     <w:rsid w:val="00C167AB"/>
     <w:rsid w:val="00C174AC"/>
     <w:rsid w:val="00C17E72"/>
     <w:rsid w:val="00C21D18"/>
     <w:rsid w:val="00C23CBC"/>
     <w:rsid w:val="00C24F7B"/>
     <w:rsid w:val="00C32E06"/>
     <w:rsid w:val="00C35A6D"/>
     <w:rsid w:val="00C41010"/>
     <w:rsid w:val="00C44CF3"/>
     <w:rsid w:val="00C51608"/>
+    <w:rsid w:val="00C522FB"/>
     <w:rsid w:val="00C5795A"/>
     <w:rsid w:val="00C61A2C"/>
     <w:rsid w:val="00C61ADC"/>
     <w:rsid w:val="00C63555"/>
     <w:rsid w:val="00C7164D"/>
     <w:rsid w:val="00C72905"/>
     <w:rsid w:val="00C80E52"/>
     <w:rsid w:val="00C810DE"/>
     <w:rsid w:val="00C814D5"/>
     <w:rsid w:val="00C84A1C"/>
     <w:rsid w:val="00C861D4"/>
     <w:rsid w:val="00C96A1A"/>
     <w:rsid w:val="00CA102B"/>
     <w:rsid w:val="00CA2BEC"/>
     <w:rsid w:val="00CA7CB5"/>
     <w:rsid w:val="00CB0398"/>
     <w:rsid w:val="00CB1180"/>
     <w:rsid w:val="00CB20CA"/>
     <w:rsid w:val="00CB2834"/>
     <w:rsid w:val="00CB4411"/>
     <w:rsid w:val="00CB7DE3"/>
     <w:rsid w:val="00CC5ABE"/>
     <w:rsid w:val="00CD2BFB"/>
     <w:rsid w:val="00CD3F2A"/>
     <w:rsid w:val="00CD41B9"/>
@@ -11049,50 +10742,51 @@
     <w:rsid w:val="00D808DB"/>
     <w:rsid w:val="00D83931"/>
     <w:rsid w:val="00D84E17"/>
     <w:rsid w:val="00D879E8"/>
     <w:rsid w:val="00D905A0"/>
     <w:rsid w:val="00DA1181"/>
     <w:rsid w:val="00DB6E95"/>
     <w:rsid w:val="00DC229E"/>
     <w:rsid w:val="00DD28CA"/>
     <w:rsid w:val="00DD3634"/>
     <w:rsid w:val="00DD3BCF"/>
     <w:rsid w:val="00DD6CAA"/>
     <w:rsid w:val="00DE5D42"/>
     <w:rsid w:val="00E02FA4"/>
     <w:rsid w:val="00E04232"/>
     <w:rsid w:val="00E045A9"/>
     <w:rsid w:val="00E04B8C"/>
     <w:rsid w:val="00E05318"/>
     <w:rsid w:val="00E17B6E"/>
     <w:rsid w:val="00E2036F"/>
     <w:rsid w:val="00E2240B"/>
     <w:rsid w:val="00E26C8C"/>
     <w:rsid w:val="00E273B4"/>
     <w:rsid w:val="00E36531"/>
     <w:rsid w:val="00E36776"/>
+    <w:rsid w:val="00E41019"/>
     <w:rsid w:val="00E51C61"/>
     <w:rsid w:val="00E56BCF"/>
     <w:rsid w:val="00E60E6E"/>
     <w:rsid w:val="00E617CF"/>
     <w:rsid w:val="00E61939"/>
     <w:rsid w:val="00E65F7A"/>
     <w:rsid w:val="00E6605C"/>
     <w:rsid w:val="00E72B37"/>
     <w:rsid w:val="00E7453E"/>
     <w:rsid w:val="00E77553"/>
     <w:rsid w:val="00E80E23"/>
     <w:rsid w:val="00E81A4A"/>
     <w:rsid w:val="00E82BE3"/>
     <w:rsid w:val="00E86D0E"/>
     <w:rsid w:val="00E90A8F"/>
     <w:rsid w:val="00E90DB1"/>
     <w:rsid w:val="00E92838"/>
     <w:rsid w:val="00EA1C2D"/>
     <w:rsid w:val="00EA26A3"/>
     <w:rsid w:val="00EA437A"/>
     <w:rsid w:val="00EA59A0"/>
     <w:rsid w:val="00EB5565"/>
     <w:rsid w:val="00EC069C"/>
     <w:rsid w:val="00EC3C79"/>
     <w:rsid w:val="00ED3320"/>
@@ -11560,50 +11254,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001627A5"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
@@ -13416,71 +13111,73 @@
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002271EE"/>
     <w:rsid w:val="00062E15"/>
     <w:rsid w:val="000C40DA"/>
     <w:rsid w:val="00133FD3"/>
     <w:rsid w:val="001548D1"/>
     <w:rsid w:val="001675CA"/>
     <w:rsid w:val="001A4BD0"/>
     <w:rsid w:val="001A5FFB"/>
     <w:rsid w:val="001A61D9"/>
     <w:rsid w:val="002271EE"/>
     <w:rsid w:val="00283C45"/>
     <w:rsid w:val="002E08EF"/>
     <w:rsid w:val="003026FB"/>
     <w:rsid w:val="00353F54"/>
     <w:rsid w:val="0039076F"/>
+    <w:rsid w:val="003A444E"/>
     <w:rsid w:val="003D56D9"/>
     <w:rsid w:val="004258CB"/>
     <w:rsid w:val="004312BA"/>
     <w:rsid w:val="004E0D94"/>
     <w:rsid w:val="005D5FAD"/>
     <w:rsid w:val="005E2D0A"/>
     <w:rsid w:val="00616E30"/>
     <w:rsid w:val="00634242"/>
     <w:rsid w:val="00653446"/>
     <w:rsid w:val="006C49BD"/>
     <w:rsid w:val="0078289E"/>
     <w:rsid w:val="007C4293"/>
     <w:rsid w:val="008F180D"/>
     <w:rsid w:val="00966C4F"/>
     <w:rsid w:val="00AF62A3"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00BB3316"/>
     <w:rsid w:val="00BF544B"/>
     <w:rsid w:val="00BF5E3F"/>
     <w:rsid w:val="00C810DE"/>
     <w:rsid w:val="00D06AF4"/>
+    <w:rsid w:val="00D6341A"/>
     <w:rsid w:val="00E81A4A"/>
     <w:rsid w:val="00F57E99"/>
     <w:rsid w:val="00F82469"/>
     <w:rsid w:val="00FE5057"/>
     <w:rsid w:val="00FE7CE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -15759,50 +15456,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="421721bd-46e8-4998-ae92-226a36c7736e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bb043f26-5b0e-4481-a631-430a1436a3dc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F99C4536CC88D54D902EE1A5899A061E" ma:contentTypeVersion="13" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="0da6acdc7f59dee72058541d09fe6fd6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="421721bd-46e8-4998-ae92-226a36c7736e" xmlns:ns3="bb043f26-5b0e-4481-a631-430a1436a3dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52a9717a0822983c0005795d6238c80f" ns2:_="" ns3:_="">
     <xsd:import namespace="421721bd-46e8-4998-ae92-226a36c7736e"/>
     <xsd:import namespace="bb043f26-5b0e-4481-a631-430a1436a3dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -15965,135 +15673,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22968977-CF79-413B-8251-2FA42D1E9D11}"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{144C2356-8E59-4F81-B535-A82AC2B04714}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="421721bd-46e8-4998-ae92-226a36c7736e"/>
     <ds:schemaRef ds:uri="bb043f26-5b0e-4481-a631-430a1436a3dc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22968977-CF79-413B-8251-2FA42D1E9D11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="421721bd-46e8-4998-ae92-226a36c7736e"/>
+    <ds:schemaRef ds:uri="bb043f26-5b0e-4481-a631-430a1436a3dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09BD95D-7974-414A-A14B-BA1943789A03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3968DBC-1FDB-48A0-BB18-DA987659BCD9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3968DBC-1FDB-48A0-BB18-DA987659BCD9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09BD95D-7974-414A-A14B-BA1943789A03}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1520</Words>
-  <Characters>8056</Characters>
+  <Words>1516</Words>
+  <Characters>8035</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>66</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9557</CharactersWithSpaces>
+  <CharactersWithSpaces>9532</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Annika</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F99C4536CC88D54D902EE1A5899A061E</vt:lpwstr>